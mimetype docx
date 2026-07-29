--- v0 (2026-07-02)
+++ v1 (2026-07-29)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5ED3D2DC" w14:textId="5C6354D7" w:rsidR="00236062" w:rsidRPr="00A81848" w:rsidRDefault="00236062" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -127,69 +128,51 @@
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00837AE0" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 19 Uhr im HDA, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2, 8020 Graz</w:t>
+        <w:t>, 19 Uhr im HDA, Mariahilferstraße 2, 8020 Graz</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848" w:rsidDel="00B93612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -351,71 +334,59 @@
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 Uhr und auf Anfrage</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>world_wide_wisdom</w:t>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>world_wide_wisdom:</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vortrag von Helen &amp; Hard, 4. November 2026, 19 Uhr</w:t>
       </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> im HDA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F85F486" w14:textId="03673D6C" w:rsidR="00E55376" w:rsidRDefault="00B5615D" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -429,142 +400,150 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68FBC2CC" wp14:editId="55058ADC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1887855</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5638800" cy="3750310"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="109487682" name="Grafik 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5638800" cy="3750310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD7E17" w14:textId="4CB2D376" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
+    <w:p w14:paraId="1CCD7E17" w14:textId="11838D75" w:rsidR="00B5615D" w:rsidRPr="00B5615D" w:rsidRDefault="00B5615D" w:rsidP="00B5615D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Landwirtschaftliches Zentrum Salez – CH, Andy Senn Architektur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A81848" w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>©</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5615D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atelier für Architekturfotografie/afaf.ch</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10485">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Seraina Wirz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526B0672" w14:textId="77777777" w:rsidR="00CD34C0" w:rsidRPr="00A81848" w:rsidRDefault="00CD34C0" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C328C35" w14:textId="25603279" w:rsidR="00706468" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00A81848">
+    <w:p w14:paraId="4C328C35" w14:textId="47E79599" w:rsidR="00706468" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger zu gestalten. Doch nur „aus Holz gebaut“ zu sein, macht ein Gebäude noch nicht nachhaltig. Die Ausstellung </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -611,310 +590,298 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zukunftsfähig machen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nach ihrer ersten Präsentation im Kunsthaus Mürzzuschlag legt die Ausstellung im HDA – Haus der Architektur den Schwerpunkt auf internationale Projekte und ergänzt diese um aktuelle Forschungsarbeiten der Technischen Universität Graz. Damit eröffnet sie unterschiedliche Perspektiven auf das Bauen mit Holz und versteht sich als Ausgangspunkt für den Diskurs über</w:t>
+        <w:t xml:space="preserve">Nach ihrer ersten Präsentation im </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muerz</w:t>
+      </w:r>
+      <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legt die Ausstellung im HDA – Haus der Architektur den Schwerpunkt auf internationale Projekte und ergänzt diese um aktuelle Forschungsarbeiten der Technischen Universität Graz. Damit eröffnet sie unterschiedliche Perspektiven auf das Bauen mit Holz und versteht sich als Ausgangspunkt für den Diskurs über</w:t>
       </w:r>
       <w:r w:rsidR="004A3C1B" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>die Zukunft des Bauens.</w:t>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Holzbau steht im Zentrum, wenn es darum geht, Architektur und Bauwirtschaft nachhaltiger zu gestalten. Oft wird Holz als kohlenstoffspeichernder und nachwachsender Baustoff zum Hoffnungsträger der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> erklärt. Doch es braucht mehr als nur „aus Holz gebaut“, um nachhaltig zu sein. Die Ausstellung </w:t>
+        <w:t xml:space="preserve">zu gestalten. Oft wird Holz als kohlenstoffspeichernder und nachwachsender Baustoff zum Hoffnungsträger der Bauwende erklärt. Doch es braucht mehr als nur „aus Holz gebaut“, um nachhaltig zu sein. Die Ausstellung </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Holzbau Architektur mit MENSCH. ORT. HAUS. VERSTAND.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> untersucht anhand ausgewählter Projekte, welche sozialen, baukulturellen, räumlichen und konstruktiven Aspekte es braucht, um tatsächlich ökologisch, ökonomisch und sozial nachhaltig zu bauen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E80804D" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3999C1" w14:textId="234F8705" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gebauter Raum mit seinen Proportionen, Oberflächen, Übergängen, Blickbeziehungen und Funktionen steht immer in Beziehung zu den Menschen, die ihn nutzen, darin verweilen und ihn gestalten. Bauwerke und ihre Umgebung können – je nachdem, wie sie geplant und gestaltet sind – Identifikation, Kommunikation und Zusammenhalt fördern oder verhindern. Die ausgewählten Projekte zeigen sozial und konstruktiv nachhaltige Holzbauten, die beispielsweise Ortszentren reaktivieren, auf die Bedürfnisse ihrer </w:t>
-[...9 lines deleted...]
-        <w:t>Nutzer</w:t>
+        <w:t>Gebauter Raum mit seinen Proportionen, Oberflächen, Übergängen, Blickbeziehungen und Funktionen steht immer in Beziehung zu den Menschen, die ihn nutzen, darin verweilen und ihn gestalten. Bauwerke und ihre Umgebung können – je nachdem, wie sie geplant und gestaltet sind – Identifikation, Kommunikation und Zusammenhalt fördern oder verhindern. Die ausgewählten Projekte zeigen sozial und konstruktiv nachhaltige Holzbauten, die beispielsweise Ortszentren reaktivieren, auf die Bedürfnisse ihrer Nutzer</w:t>
       </w:r>
       <w:r w:rsidR="00E40056" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eingehen oder konstruktiv neue Wege beschreiten. Kurzum: Holzbauten mit sozialem und ökologischem Mehrwert, die mehr sind als gebautes Volumen und funktionale Maschinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713E69D4" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ECC6C6A" w14:textId="1666455B" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau hat seit jeher eine besondere Bedeutung für die Baukultur. Nutzbauten, landwirtschaftliche Gebäude, Wohnhäuser oder öffentliche Bauten prägen unseren Kulturraum. </w:t>
       </w:r>
       <w:r w:rsidR="00E40056" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dabei geht es nicht</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> allein darum, ob gebaut wird, sondern wie sich gebauter Raum gestalterisch und räumlich in seine Umgebung einfügt und wie er genutzt wird. Zeitgenössische Holzbauten schaffen im Zusammenwirken von </w:t>
-[...9 lines deleted...]
-        <w:t>Bauherr</w:t>
+        <w:t xml:space="preserve"> allein darum, ob gebaut wird, sondern wie sich gebauter Raum gestalterisch und räumlich in seine Umgebung einfügt und wie er genutzt wird. Zeitgenössische Holzbauten schaffen im Zusammenwirken von Bauherr</w:t>
       </w:r>
       <w:r w:rsidR="0067396C" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Planenden und Ausführenden einen baukulturellen Mehrwert und entwickeln traditionelle Bauweisen weiter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B1DCF3" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2367D62E" w14:textId="634B2BCD" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ressourcenschonung und suffiziente Bauweisen entstehen durch Reduktion und jahrhundertealtes Wissen. Holzbalken wurden über Generationen mehrfach genutzt und wiederverwendet; dieses Wissen gewinnt heute im zirkulären Bauen neue Bedeutung. Neue Technologien revolutionieren die Kunst der Fügung, der Demontierbarkeit und der Wiederverwendung. Die nachhaltige Nutzung von Holz als Ressource sowie die wesentliche Rolle von Handwerk und Forschung für die Weiterentwicklung des Bauens werden dabei sichtbar. Ebenso regt die Ausstellung dazu an, über angemessene Lösungen, den Altbau von morgen und die gesellschaftlichen, politischen und ökologischen Rahmenbedingungen der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nachzudenken.</w:t>
+        <w:t>Ressourcenschonung und suffiziente Bauweisen entstehen durch Reduktion und jahrhundertealtes Wissen. Holzbalken wurden über Generationen mehrfach genutzt und wiederverwendet; dieses Wissen gewinnt heute im zirkulären Bauen neue Bedeutung. Neue Technologien revolutionieren die Kunst der Fügung, der Demontierbarkeit und der Wiederverwendung. Die nachhaltige Nutzung von Holz als Ressource sowie die wesentliche Rolle von Handwerk und Forschung für die Weiterentwicklung des Bauens werden dabei sichtbar. Ebenso regt die Ausstellung dazu an, über angemessene Lösungen, den Altbau von morgen und die gesellschaftlichen, politischen und ökologischen Rahmenbedingungen der Bauwende nachzudenken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB6FA99" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D33E3E" w14:textId="6D0DCC91" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="0067396C" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -932,60 +899,60 @@
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holzbau Architektur mit MENSCH. ORT. HAUS. VERSTAND. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">im HDA </w:t>
       </w:r>
       <w:r w:rsidR="00706468" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ihren Blick verstärkt auf internationale Projekte, die </w:t>
+        <w:t xml:space="preserve">ihren Blick verstärkt auf internationale Projekte, die unterschiedliche Antworten auf die Herausforderungen des Bauens mit Holz geben. Ergänzt </w:t>
       </w:r>
       <w:r w:rsidR="00706468" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>unterschiedliche Antworten auf die Herausforderungen des Bauens mit Holz geben. Ergänzt werden sie durch Forschungsprojekte der Technischen Universität Graz, die aktuelle Entwicklungen an der Schnittstelle von Materialforschung, Konstruktion und Baupraxis sichtbar machen. Damit knüpft die Ausstellung an Graz und die Steiermark als bedeutenden Standort für Holzbau, Holzforschung und holzverarbeitende Industrie an und verbindet regionale Expertise mit internationalen Impulsen.</w:t>
+        <w:t>werden sie durch Forschungsprojekte der Technischen Universität Graz, die aktuelle Entwicklungen an der Schnittstelle von Materialforschung, Konstruktion und Baupraxis sichtbar machen. Damit knüpft die Ausstellung an Graz und die Steiermark als bedeutenden Standort für Holzbau, Holzforschung und holzverarbeitende Industrie an und verbindet regionale Expertise mit internationalen Impulsen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3347C4A7" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BF7A471" w14:textId="1A49741F" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1049,436 +1016,344 @@
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (handwerkliche und konstruktive Aspekte) und </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VERSTAND.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ökologische und ökonomische Aspekte). </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> können in die Themenfelder eintauchen und die Projekte aus unterschiedlichen Perspektiven betrachten, um die vielfältigen Potenziale des Holzbaus zu entdecken.</w:t>
+        <w:t xml:space="preserve"> (ökologische und ökonomische Aspekte). Besucher:innen können in die Themenfelder eintauchen und die Projekte aus unterschiedlichen Perspektiven betrachten, um die vielfältigen Potenziale des Holzbaus zu entdecken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB81364" w14:textId="77777777" w:rsidR="00706468" w:rsidRPr="00A81848" w:rsidRDefault="00706468" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47202579" w14:textId="3A003634" w:rsidR="00164798" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00DD0992">
+    <w:p w14:paraId="47202579" w14:textId="38CE8264" w:rsidR="00164798" w:rsidRPr="00BC20CE" w:rsidRDefault="00706468" w:rsidP="00DD0992">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Im HDA wird die Ausstellung durch ein Veranstaltungsprogramm ergänzt, das den Diskurs über nachhaltiges Bauen anhand aktueller Positionen im Holzbau vertieft. Im Rahmen der Veranstaltungsreihe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81848">
-[...7 lines deleted...]
-        <w:t>World-Wide-Wisdom</w:t>
+      <w:r w:rsidR="00501A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>world_w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ide</w:t>
+      </w:r>
+      <w:r w:rsidR="00501A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>isdom</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gibt das international tätige Architekturbüro </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Helen &amp; Hard</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Einblicke in seine Arbeit. So versteht sich die Ausstellung nicht nur als Präsentation beispielhafter Architektur, sondern als Ausgangspunkt für einen Austausch über die Zukunft des Bauens.</w:t>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BAF768" w14:textId="033FF17E" w:rsidR="00DD0992" w:rsidRPr="00DD0992" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+    <w:p w14:paraId="399819C5" w14:textId="1A62F05E" w:rsidR="00BC20CE" w:rsidRDefault="00DD0992" w:rsidP="00741A09">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ausgestellte Projekte</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEUES IM DORFZENTRUM. Teufenbach. Von Lendarchitektur (Klagenfurt) Scheiberlammer Architekten (Wolfsberg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INHAUSER. Salzburg. von cs-architektur und stijn nagels architecture atelier (Salzburg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LANDWIRTSCHAFTLICHES ZENTRUM. Salez (CH). von Andy Senn (St. Gallen) CH</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MATADOR. Vaduz (LI). von Studio Saal (Feldkirch)</w:t>
+      </w:r>
+      <w:r w:rsidR="00164798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MASCHINENHALLE. Irschenhausen (DE). von Florian Nagler (München) DE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BDED6A" w14:textId="31D96EBA" w:rsidR="00DD0992" w:rsidRPr="00BC20CE" w:rsidRDefault="00A81848" w:rsidP="00BC20CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
-[...179 lines deleted...]
-      <w:r w:rsidR="00513F5C">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="5249B28D">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Projekt wurde zum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Open</w:t>
         </w:r>
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Call</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A81848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eingereicht und mit dem HDA</w:t>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1495,304 +1370,406 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>weiterentwickelt.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC20CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Auftraggeber</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Land Steiermark Abteilung 16 Verkehr und Landeshochbau und </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mue</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2149DC8B" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00DD0992" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kuratierung Programm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E7C97" w14:textId="2999A580" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="006B06F2" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eva Hierzer, NOW Architektur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0992" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tom Kaden, Professur für Architektur und Holzbau</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zerina Džubur, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Haus der Architektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401E7A42" w14:textId="77777777" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718A51E3" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ausstellungsarchitektur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62745737" w14:textId="69D3952F" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Studio Magic &amp; NOW Architektur, nach einer Idee von Studierenden der Architekturfakultät der TU-Graz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2442CC99" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellungsarchitektur illustriert den Ansatz des zirkulären Bauens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AFC779" w14:textId="77777777" w:rsidR="000C0484" w:rsidRPr="00A81848" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5308B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die Idee für das einfach wieder zerlegbare Ausstellungssystem wurde von Frederik Baldasty, Marius Birnbreier, Jonas Flache, Maximilian Huß-Galli und Melina Sehn im Rahmen der Lehrveranstaltung Workshop 3 (betreut durch Tom Kaden) auf Basis des Ausstellungskonzeptes entworfen und von Studio Magic für die Ausführung weiterentwickelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D33317B" w14:textId="12374968" w:rsidR="0067396C" w:rsidRPr="00DD0992" w:rsidRDefault="000C0484" w:rsidP="000C0484">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausstellung wurde 2024 erstmals im </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsthaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muerz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezeigt. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C4D" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0992" w:rsidRPr="00DD0992">
-[...239 lines deleted...]
-      <w:r w:rsidR="00513F5C">
+      <w:r w:rsidR="007E3DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="05329A31">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC7270D" w14:textId="2468ED6C" w:rsidR="00A81848" w:rsidRPr="00A81848" w:rsidRDefault="00DD0992" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1903,926 +1880,756 @@
       </w:r>
       <w:r w:rsidR="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F04D4" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort:</w:t>
       </w:r>
       <w:r w:rsidR="007F04D4" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Haus der Architektur, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2, 8020 Graz</w:t>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239C08D1" w14:textId="77777777" w:rsidR="00A81848" w:rsidRPr="00A81848" w:rsidRDefault="00A81848" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23EBC6F4" w14:textId="2F79D202" w:rsidR="00A81848" w:rsidRPr="00DD0992" w:rsidRDefault="00A81848" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kurator:innenfüh</w:t>
       </w:r>
       <w:r w:rsidR="00061E92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ung</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">ung </w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">teirischer </w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erbst</w:t>
+      </w:r>
+      <w:r w:rsidR="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samstag, 3</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ort:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Auch dieses Jahr bieten wir während des steirischen herbst Festivals (24.9.–18.10.2026) eine exklusive Kurator:innenführung durch unsere aktuelle Ausstellung an</w:t>
+      </w:r>
       <w:r w:rsidR="006B06F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...38 lines deleted...]
-      <w:r w:rsidR="006B06F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDB39C9" w14:textId="0B4027F7" w:rsidR="007C5425" w:rsidRDefault="00313640" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isdom mit Helen </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81848" w:rsidRPr="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hard</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termin:</w:t>
       </w:r>
       <w:r w:rsidR="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Samstag, 3</w:t>
+        <w:t xml:space="preserve"> Mittwoch, 4</w:t>
       </w:r>
       <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>. November 2026, 19 Uhr</w:t>
       </w:r>
       <w:r w:rsidR="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Oktober</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="007C5425" w:rsidRPr="00A81848">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ort:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Graz</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5425" w:rsidRPr="007C5425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C5425">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="6680180C" w14:textId="1D9A271D" w:rsidR="00DD0992" w:rsidRPr="00A81848" w:rsidRDefault="007C5425" w:rsidP="00DD0992">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helen &amp; Hard wurde 1996 in Stavanger von der Norwegerin Siv Helene Stangeland und dem Österreicher Reinhard Kropf gegründet. Heute arbeiten 26 Mitarbeiter:innen aus 10 Nationen für das Architekturbüro mit Sitz in Stavanger und Oslo. In den vergangenen Jahren sind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Helen &amp; Hard vor allem durch nachhaltige Holzbauten bekannt geworden, von denen viele in Zusammenarbeit mit dem Schweizer Ingenieur Hermann Blumer entstanden. 2010 entwarfen Helen &amp; Hard den norwegischen Expo-Pavillon in Shanghai. 2017 wurde ihre Bibliothek im südnorwegischen Grimstad fertiggestellt – ebenfalls ein Holzbau, in dem sich das Stahlbetonskelett einer ehemaligen Polizeistation verbirgt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
+    </w:p>
+    <w:p w14:paraId="7FD8EBAE" w14:textId="10433DA4" w:rsidR="000C0484" w:rsidRDefault="00F83D2F" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finissage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freitag, 20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, 19 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007F04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ort:</w:t>
       </w:r>
-      <w:r w:rsidR="007C5425" w:rsidRPr="007F04D4">
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007F04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haus der Architektur, Mariahilferstraße 2, 8020 Gr</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210FBCE9" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F28DAE" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F6CF2EC" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223A9A25" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31998372" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF71A0D" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9F27B7" w14:textId="77777777" w:rsidR="000C0484" w:rsidRDefault="000C0484" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67293681" w14:textId="48323EC7" w:rsidR="00061E92" w:rsidRDefault="00061E92" w:rsidP="00061E92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Weitere Informationen gibt es auf der HDA-Website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006B06F2" w:rsidRPr="006B06F2">
-[...490 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00FF7981" w:rsidRPr="00FF7981">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://hda-graz.at/programm/holzbau-architektur-mit-mensch-ort-haus-verstand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="331CE85A" w14:textId="77777777" w:rsidR="00061E92" w:rsidRDefault="00061E92" w:rsidP="00061E92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="770A9757" w14:textId="04165F71" w:rsidR="00061E92" w:rsidRPr="0078232F" w:rsidRDefault="00061E92" w:rsidP="00061E92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pressebilder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5CCBDB" w14:textId="3EA5D78B" w:rsidR="00061E92" w:rsidRDefault="00FF7981" w:rsidP="00061E92">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+    <w:p w14:paraId="1376EFC4" w14:textId="24AF4A2D" w:rsidR="00164798" w:rsidRPr="000C0484" w:rsidRDefault="00FF7981" w:rsidP="00A81848">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00DA4DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://hda-graz.at/pressebereich-hda/pressemappe-holzbau-architektur-mit-mensch-ort-haus-verstand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A84271E" w14:textId="77777777" w:rsidR="00061E92" w:rsidRPr="00A81848" w:rsidRDefault="00061E92" w:rsidP="00A81848">
-[...9 lines deleted...]
-    <w:p w14:paraId="08B60E93" w14:textId="7E296117" w:rsidR="00CC542A" w:rsidRDefault="00CC542A" w:rsidP="00A81848">
+    <w:p w14:paraId="04F452C5" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5A53F6" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
+    <w:p w14:paraId="2F8756B0" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A1ED45" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
+    <w:p w14:paraId="2E9B763F" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1376EFC4" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="00A81848">
-[...39 lines deleted...]
-    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="00513F5C" w:rsidP="00A81848">
+    <w:p w14:paraId="6FB653FB" w14:textId="404B739A" w:rsidR="00061E92" w:rsidRDefault="007E3DE1" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="0F90C7BE">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8410A9" w14:textId="77777777" w:rsidR="00164798" w:rsidRDefault="00164798" w:rsidP="007F04D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2900,134 +2707,134 @@
     <w:p w14:paraId="5992ABB6" w14:textId="7B028A74" w:rsidR="00061E92" w:rsidRPr="00F17AF9" w:rsidRDefault="007F04D4" w:rsidP="00A81848">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T: +43 316 32 35 00 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0078232F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0078232F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>sanjta@hda-graz.at</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00061E92" w:rsidRPr="00F17AF9">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6104B047" w14:textId="77777777" w:rsidR="00513F5C" w:rsidRDefault="00513F5C" w:rsidP="00236062">
+    <w:p w14:paraId="72988012" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66A23A6E" w14:textId="77777777" w:rsidR="00513F5C" w:rsidRDefault="00513F5C" w:rsidP="00236062">
+    <w:p w14:paraId="541279F1" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6013F6B7" w14:textId="77777777" w:rsidR="00513F5C" w:rsidRDefault="00513F5C" w:rsidP="00236062">
+    <w:p w14:paraId="2332B668" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DC9BD06" w14:textId="77777777" w:rsidR="00513F5C" w:rsidRDefault="00513F5C" w:rsidP="00236062">
+    <w:p w14:paraId="09B78339" w14:textId="77777777" w:rsidR="007E3DE1" w:rsidRDefault="007E3DE1" w:rsidP="00236062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CE90183" w14:textId="3352869C" w:rsidR="00236062" w:rsidRPr="00236062" w:rsidRDefault="00236062">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -3064,199 +2871,211 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1041400" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln w="12700" cap="flat">
                     <a:noFill/>
                     <a:miter lim="400000"/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0016309F"/>
     <w:rsid w:val="00020391"/>
     <w:rsid w:val="0002759D"/>
     <w:rsid w:val="0003139B"/>
     <w:rsid w:val="00061E92"/>
     <w:rsid w:val="00073095"/>
     <w:rsid w:val="0009016E"/>
     <w:rsid w:val="00096A0E"/>
     <w:rsid w:val="000B2939"/>
+    <w:rsid w:val="000C0484"/>
     <w:rsid w:val="000C6346"/>
     <w:rsid w:val="000C6ED8"/>
+    <w:rsid w:val="000F0135"/>
     <w:rsid w:val="000F0370"/>
     <w:rsid w:val="001235C3"/>
     <w:rsid w:val="00127A25"/>
+    <w:rsid w:val="00136747"/>
     <w:rsid w:val="0015066E"/>
     <w:rsid w:val="0016309F"/>
     <w:rsid w:val="00164798"/>
     <w:rsid w:val="001800B0"/>
     <w:rsid w:val="001E7FEA"/>
     <w:rsid w:val="001F1B1D"/>
     <w:rsid w:val="00233554"/>
     <w:rsid w:val="00236062"/>
     <w:rsid w:val="00242A6E"/>
     <w:rsid w:val="00255714"/>
     <w:rsid w:val="00270EDA"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292367"/>
     <w:rsid w:val="002A6438"/>
     <w:rsid w:val="002B4C4D"/>
     <w:rsid w:val="002B6677"/>
+    <w:rsid w:val="002C24B1"/>
     <w:rsid w:val="002D7A0D"/>
+    <w:rsid w:val="00313640"/>
     <w:rsid w:val="00367F92"/>
     <w:rsid w:val="0038408D"/>
     <w:rsid w:val="003878DD"/>
     <w:rsid w:val="00397D8F"/>
     <w:rsid w:val="00431201"/>
     <w:rsid w:val="004A07B0"/>
     <w:rsid w:val="004A3C1B"/>
     <w:rsid w:val="004A53D9"/>
     <w:rsid w:val="004C6D53"/>
     <w:rsid w:val="004D7816"/>
     <w:rsid w:val="004E3494"/>
+    <w:rsid w:val="00501A27"/>
     <w:rsid w:val="00513F5C"/>
+    <w:rsid w:val="00517299"/>
     <w:rsid w:val="00524040"/>
     <w:rsid w:val="0059121D"/>
     <w:rsid w:val="005F4E77"/>
     <w:rsid w:val="00606DC0"/>
     <w:rsid w:val="006207C2"/>
     <w:rsid w:val="00636A10"/>
     <w:rsid w:val="0065051A"/>
     <w:rsid w:val="0067396C"/>
     <w:rsid w:val="006A5BC6"/>
     <w:rsid w:val="006B06F2"/>
     <w:rsid w:val="006B6F0B"/>
     <w:rsid w:val="006C4C55"/>
     <w:rsid w:val="00706468"/>
     <w:rsid w:val="007240C8"/>
     <w:rsid w:val="00731AF4"/>
+    <w:rsid w:val="00741A09"/>
     <w:rsid w:val="007A1935"/>
     <w:rsid w:val="007C0053"/>
     <w:rsid w:val="007C5425"/>
     <w:rsid w:val="007D32D7"/>
     <w:rsid w:val="007E36AD"/>
+    <w:rsid w:val="007E3DE1"/>
     <w:rsid w:val="007F04D4"/>
     <w:rsid w:val="007F7BAC"/>
     <w:rsid w:val="008067E8"/>
     <w:rsid w:val="00811170"/>
     <w:rsid w:val="00837AE0"/>
     <w:rsid w:val="00861B69"/>
     <w:rsid w:val="008631D2"/>
     <w:rsid w:val="0086680A"/>
     <w:rsid w:val="00867D33"/>
+    <w:rsid w:val="00890CE5"/>
     <w:rsid w:val="008A0027"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="00906939"/>
     <w:rsid w:val="009434BC"/>
     <w:rsid w:val="00950A49"/>
     <w:rsid w:val="00957D74"/>
     <w:rsid w:val="00996412"/>
     <w:rsid w:val="009A1AF7"/>
     <w:rsid w:val="009C0C23"/>
     <w:rsid w:val="00A33FD7"/>
     <w:rsid w:val="00A556E1"/>
     <w:rsid w:val="00A81848"/>
     <w:rsid w:val="00A94A9B"/>
     <w:rsid w:val="00AC20C8"/>
     <w:rsid w:val="00AC4E22"/>
     <w:rsid w:val="00AC6423"/>
     <w:rsid w:val="00AD0DE5"/>
+    <w:rsid w:val="00B10485"/>
     <w:rsid w:val="00B1256C"/>
     <w:rsid w:val="00B2419B"/>
     <w:rsid w:val="00B25DA5"/>
     <w:rsid w:val="00B46844"/>
     <w:rsid w:val="00B5615D"/>
     <w:rsid w:val="00B73132"/>
     <w:rsid w:val="00B81DD0"/>
     <w:rsid w:val="00BA7907"/>
     <w:rsid w:val="00BC20CE"/>
     <w:rsid w:val="00BE4D52"/>
     <w:rsid w:val="00C01964"/>
     <w:rsid w:val="00C07C2A"/>
     <w:rsid w:val="00C575B6"/>
     <w:rsid w:val="00C92E1E"/>
     <w:rsid w:val="00C94567"/>
     <w:rsid w:val="00C96726"/>
     <w:rsid w:val="00CC542A"/>
     <w:rsid w:val="00CD148E"/>
     <w:rsid w:val="00CD34C0"/>
     <w:rsid w:val="00CE028B"/>
     <w:rsid w:val="00D03CA2"/>
     <w:rsid w:val="00D14532"/>
     <w:rsid w:val="00D151EA"/>
     <w:rsid w:val="00D3380E"/>
     <w:rsid w:val="00D94C63"/>
     <w:rsid w:val="00DD0992"/>
     <w:rsid w:val="00E40056"/>
     <w:rsid w:val="00E55376"/>
     <w:rsid w:val="00E904A5"/>
+    <w:rsid w:val="00EC22A8"/>
     <w:rsid w:val="00ED1ABF"/>
     <w:rsid w:val="00F10A8E"/>
     <w:rsid w:val="00F12740"/>
     <w:rsid w:val="00F17AF9"/>
     <w:rsid w:val="00F557CD"/>
     <w:rsid w:val="00F83D2F"/>
     <w:rsid w:val="00F935D4"/>
     <w:rsid w:val="00FC3595"/>
     <w:rsid w:val="00FD1623"/>
+    <w:rsid w:val="00FD720B"/>
     <w:rsid w:val="00FF7981"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4382,51 +4201,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1072238761">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/programm/holzbau-architektur-mit-mensch-ort-haus-verstand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/programm/hda-open-call-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjta@hda-graz.at" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/pressebereich-hda/pressemappe-holzbau-architektur-mit-mensch-ort-haus-verstand" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/programm/hda-open-call-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjta@hda-graz.at" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/pressebereich-hda/pressemappe-holzbau-architektur-mit-mensch-ort-haus-verstand" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hda-graz.at/programm/holzbau-architektur-mit-mensch-ort-haus-verstand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4684,75 +4503,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2657A1F5-FFCC-4885-BA0A-05D8208F350B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1119</Words>
-  <Characters>7050</Characters>
+  <Words>1181</Words>
+  <Characters>7441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8153</CharactersWithSpaces>
+  <CharactersWithSpaces>8605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zerina Džubur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>